--- v0 (2026-01-05)
+++ v1 (2026-04-15)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1A461720" w14:textId="610376D7" w:rsidR="003F6F09" w:rsidRDefault="005968EB" w:rsidP="002D15E9">
       <w:pPr>
         <w:ind w:left="-1134" w:right="-874"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24D7FC39" wp14:editId="6A51B719">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4920615</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>41275</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="979859" cy="485812"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapNone/>
@@ -239,124 +240,109 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3982"/>
         <w:gridCol w:w="6804"/>
       </w:tblGrid>
       <w:tr w:rsidR="00861253" w:rsidRPr="002525DD" w14:paraId="38E9F43A" w14:textId="77777777" w:rsidTr="00A03C79">
         <w:trPr>
           <w:trHeight w:val="866"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1846" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="165A68"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1206CC18" w14:textId="77777777" w:rsidR="00861253" w:rsidRPr="005968EB" w:rsidRDefault="00861253" w:rsidP="005968EB">
+          <w:p w14:paraId="1206CC18" w14:textId="77777777" w:rsidR="00861253" w:rsidRPr="005968EB" w:rsidRDefault="00861253" w:rsidP="00C123BC">
             <w:pPr>
               <w:pStyle w:val="TextInTables"/>
             </w:pPr>
             <w:r w:rsidRPr="005968EB">
               <w:t xml:space="preserve">Name of electoral area: </w:t>
             </w:r>
             <w:r w:rsidRPr="005968EB">
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>(e.g. ward / division / constituency / region / voting area / combined authority)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3154" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="29D079CE" w14:textId="5E1A24A9" w:rsidR="00861253" w:rsidRPr="00366A5E" w:rsidRDefault="00861253" w:rsidP="005968EB">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="29D079CE" w14:textId="724CDA1E" w:rsidR="00861253" w:rsidRPr="00C123BC" w:rsidRDefault="00861253" w:rsidP="00C123BC"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00861253" w:rsidRPr="002525DD" w14:paraId="63F8B4A8" w14:textId="77777777" w:rsidTr="00A03C79">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1846" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="165A68"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32D10694" w14:textId="5300640B" w:rsidR="00861253" w:rsidRPr="005968EB" w:rsidRDefault="00861253" w:rsidP="005968EB">
+          <w:p w14:paraId="32D10694" w14:textId="5300640B" w:rsidR="00861253" w:rsidRPr="005968EB" w:rsidRDefault="00861253" w:rsidP="00C123BC">
             <w:pPr>
               <w:pStyle w:val="TextInTables"/>
             </w:pPr>
             <w:r w:rsidRPr="005968EB">
               <w:t>Date of election</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3154" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="17F62BA4" w14:textId="646C0D10" w:rsidR="00861253" w:rsidRPr="00366A5E" w:rsidRDefault="00861253" w:rsidP="005968EB">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="17F62BA4" w14:textId="646C0D10" w:rsidR="00861253" w:rsidRPr="00C123BC" w:rsidRDefault="00861253" w:rsidP="00C123BC"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="024B3150" w14:textId="77777777" w:rsidR="00606773" w:rsidRPr="00567255" w:rsidRDefault="00606773" w:rsidP="00606773">
       <w:pPr>
         <w:ind w:left="-1080" w:right="-874"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19AF6E2E" w14:textId="69ABEAB0" w:rsidR="00897A3C" w:rsidRPr="008D5240" w:rsidRDefault="00344980" w:rsidP="00141B21">
+    <w:p w14:paraId="19AF6E2E" w14:textId="2E1ED90D" w:rsidR="00897A3C" w:rsidRPr="008D5240" w:rsidRDefault="00344980" w:rsidP="004B7316">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-1134" w:right="-708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5240">
         <w:t>This form must be s</w:t>
       </w:r>
       <w:r w:rsidR="00E7691D" w:rsidRPr="008D5240">
         <w:t>ubmitted</w:t>
       </w:r>
       <w:r w:rsidRPr="008D5240">
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="008D5240">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>Electoral Registration Officer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008D5240">
         <w:t xml:space="preserve"> for the</w:t>
       </w:r>
@@ -377,62 +363,64 @@
       </w:r>
       <w:r w:rsidR="00E7691D" w:rsidRPr="008D5240">
         <w:t>/referendums</w:t>
       </w:r>
       <w:r w:rsidR="001E1722" w:rsidRPr="008D5240">
         <w:t xml:space="preserve"> cover more than one registration area so you may need to apply to each area.</w:t>
       </w:r>
       <w:r w:rsidR="00FF62AD" w:rsidRPr="008D5240">
         <w:t xml:space="preserve"> You can submit your form via email (as a clear attachment) to </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00FF62AD" w:rsidRPr="008D5240">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>elections@baberghmidsuffolk.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FF62AD" w:rsidRPr="008D5240">
         <w:t>, or post it to Electoral Services, Endeavour House, 8 Russell Road, Ipswich, IP1 2BX.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A22A351" w14:textId="77777777" w:rsidR="001E1722" w:rsidRPr="008D5240" w:rsidRDefault="001E1722" w:rsidP="00141B21">
+    <w:p w14:paraId="7A22A351" w14:textId="77777777" w:rsidR="001E1722" w:rsidRPr="008D5240" w:rsidRDefault="001E1722" w:rsidP="00A85409">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-1134" w:right="-708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DE04BA5" w14:textId="7A9FD6E1" w:rsidR="001E1722" w:rsidRPr="008D5240" w:rsidRDefault="002C59C2" w:rsidP="00141B21">
+    <w:p w14:paraId="068CF641" w14:textId="29333E8F" w:rsidR="00A85409" w:rsidRPr="008D5240" w:rsidRDefault="002C59C2" w:rsidP="004B7316">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-1134" w:right="-708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008D5240">
         <w:t xml:space="preserve">This form must be completed by the candidate, except </w:t>
       </w:r>
       <w:r w:rsidR="00E7691D" w:rsidRPr="008D5240">
         <w:t xml:space="preserve">in the case of </w:t>
       </w:r>
       <w:r w:rsidRPr="008D5240">
         <w:t>pa</w:t>
       </w:r>
       <w:r w:rsidR="004458B8" w:rsidRPr="008D5240">
         <w:t>rty list</w:t>
       </w:r>
       <w:r w:rsidR="00E7691D" w:rsidRPr="008D5240">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00087287" w:rsidRPr="008D5240">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004458B8" w:rsidRPr="008D5240">
         <w:t xml:space="preserve">such as </w:t>
       </w:r>
       <w:r w:rsidR="00E7691D" w:rsidRPr="008D5240">
@@ -471,185 +459,160 @@
     </w:p>
     <w:p w14:paraId="40C2BE1A" w14:textId="77777777" w:rsidR="00897A3C" w:rsidRPr="007139A9" w:rsidRDefault="00897A3C" w:rsidP="00606773">
       <w:pPr>
         <w:ind w:left="-1080" w:right="-874"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10786" w:type="dxa"/>
         <w:tblInd w:w="-1152" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2936"/>
-        <w:gridCol w:w="7850"/>
+        <w:gridCol w:w="3982"/>
+        <w:gridCol w:w="6804"/>
       </w:tblGrid>
       <w:tr w:rsidR="00344980" w14:paraId="4BB78A15" w14:textId="77777777" w:rsidTr="005968EB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="165A68"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A03B807" w14:textId="77777777" w:rsidR="00344980" w:rsidRPr="00DD0CBE" w:rsidRDefault="00344980" w:rsidP="002525DD">
             <w:pPr>
               <w:ind w:right="-874"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD0CBE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Declaration of candidacy</w:t>
             </w:r>
             <w:r w:rsidR="00A4543D" w:rsidRPr="00DD0CBE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve"> and confirmation of legal use of electoral register information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897A3C" w14:paraId="45CA5401" w14:textId="77777777" w:rsidTr="00617245">
+      <w:tr w:rsidR="00897A3C" w14:paraId="45CA5401" w14:textId="77777777" w:rsidTr="00985BF4">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2936" w:type="dxa"/>
+            <w:tcW w:w="3982" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="165A68"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39C8AA23" w14:textId="3DF2C05C" w:rsidR="002C59C2" w:rsidRPr="005968EB" w:rsidRDefault="002C59C2" w:rsidP="00726D96">
+          <w:p w14:paraId="79A4F325" w14:textId="512CF577" w:rsidR="00897A3C" w:rsidRPr="005968EB" w:rsidRDefault="002C59C2" w:rsidP="00AE7DCF">
             <w:pPr>
-              <w:ind w:right="-874"/>
+              <w:ind w:right="26"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005968EB">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of </w:t>
             </w:r>
+            <w:r w:rsidR="00985BF4">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
             <w:r w:rsidR="00897A3C" w:rsidRPr="005968EB">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>Candidate</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">andidate </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4810C109" w14:textId="77777777" w:rsidR="00897A3C" w:rsidRDefault="00897A3C" w:rsidP="002525DD">
+          <w:p w14:paraId="4810C109" w14:textId="6900B9D9" w:rsidR="00897A3C" w:rsidRDefault="00897A3C" w:rsidP="002525DD">
             <w:pPr>
               <w:ind w:right="-874"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00344980" w14:paraId="0AE9989F" w14:textId="77777777" w:rsidTr="00726D96">
         <w:trPr>
           <w:trHeight w:val="2108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="444AF6C4" w14:textId="51BF5694" w:rsidR="00344980" w:rsidRDefault="00344980" w:rsidP="008D5240">
+          <w:p w14:paraId="444AF6C4" w14:textId="44D1C965" w:rsidR="00344980" w:rsidRDefault="00344980" w:rsidP="00A85409">
             <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-10"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="008D5240">
-              <w:t>I declare that I am a candidate</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> at the above named election. I will use my</w:t>
+              <w:t>I declare that I am a candidate at the above named election. I will use my</w:t>
             </w:r>
             <w:r w:rsidR="002C59C2" w:rsidRPr="008D5240">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="008D5240">
               <w:t>copy of the electoral</w:t>
             </w:r>
             <w:r w:rsidR="002C59C2" w:rsidRPr="008D5240">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008D5240">
               <w:t>register for electoral purposes and checking the validity of donations only.</w:t>
             </w:r>
             <w:r w:rsidR="002C59C2" w:rsidRPr="008D5240">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="008D5240">
               <w:t>I will only allow others</w:t>
             </w:r>
             <w:r w:rsidR="002C59C2" w:rsidRPr="008D5240">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008D5240">
               <w:t>who are assisting me in my campaign to use my copy of the electoral register</w:t>
             </w:r>
@@ -691,1022 +654,955 @@
             </w:r>
             <w:r w:rsidR="008A0813" w:rsidRPr="008D5240">
               <w:t xml:space="preserve"> In England and Wales, the fine is unlimited; in Scotland the fine can be up to £</w:t>
             </w:r>
             <w:r w:rsidR="00E94EFD" w:rsidRPr="008D5240">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="008A0813" w:rsidRPr="008D5240">
               <w:t>,000.</w:t>
             </w:r>
             <w:r w:rsidRPr="008D5240">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D80B97" w:rsidRPr="008D5240">
               <w:t>My request is for the register as at the last date</w:t>
             </w:r>
             <w:r w:rsidR="008A0813" w:rsidRPr="008D5240">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D80B97" w:rsidRPr="008D5240">
               <w:t>for notice of election and any revisions or notices of amendment while I am a candidate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD1C27" w14:paraId="52115B13" w14:textId="77777777" w:rsidTr="005968EB">
+      <w:tr w:rsidR="00AD1C27" w14:paraId="52115B13" w14:textId="77777777" w:rsidTr="00985BF4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2936" w:type="dxa"/>
+            <w:tcW w:w="3982" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="165A68"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E90AFF4" w14:textId="77777777" w:rsidR="00AD1C27" w:rsidRDefault="00AD1C27" w:rsidP="002525DD">
+          <w:p w14:paraId="3E90AFF4" w14:textId="7DDAE40C" w:rsidR="00AD1C27" w:rsidRDefault="00AD1C27" w:rsidP="00AE7DCF">
             <w:pPr>
-              <w:ind w:right="-874"/>
+              <w:ind w:right="26"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="005968EB">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>Signed (Candidate</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002C59C2" w:rsidRPr="005968EB">
+              <w:t xml:space="preserve">Signed </w:t>
+            </w:r>
+            <w:r w:rsidR="00985BF4">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
-[...6 lines deleted...]
-              <w:t>party list election agent</w:t>
+              <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="005968EB">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>andidate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBAF337" w14:textId="77777777" w:rsidR="00AD1C27" w:rsidRDefault="00AD1C27" w:rsidP="002525DD">
+          <w:p w14:paraId="4FBAF337" w14:textId="3A4B61AC" w:rsidR="00AD1C27" w:rsidRDefault="00AD1C27" w:rsidP="002525DD">
             <w:pPr>
               <w:ind w:right="-874"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EDFB66C" w14:textId="77777777" w:rsidR="00A4543D" w:rsidRPr="007139A9" w:rsidRDefault="00A4543D" w:rsidP="00573DCC">
+    <w:p w14:paraId="7EDFB66C" w14:textId="77777777" w:rsidR="00A4543D" w:rsidRDefault="00A4543D" w:rsidP="00573DCC">
+      <w:pPr>
+        <w:ind w:left="-1080" w:right="-874"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7570A1A9" w14:textId="77777777" w:rsidR="00A85409" w:rsidRDefault="00A85409" w:rsidP="00573DCC">
+      <w:pPr>
+        <w:ind w:left="-1080" w:right="-874"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E3C15D" w14:textId="77777777" w:rsidR="00A85409" w:rsidRPr="007139A9" w:rsidRDefault="00A85409" w:rsidP="00573DCC">
       <w:pPr>
         <w:ind w:left="-1080" w:right="-874"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10786" w:type="dxa"/>
         <w:tblInd w:w="-1152" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2700"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="3982"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D5240" w14:paraId="5CC67BA3" w14:textId="77777777" w:rsidTr="005968EB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10786" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="165A68"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67665B39" w14:textId="1FEDCC73" w:rsidR="008D5240" w:rsidRPr="005968EB" w:rsidRDefault="008D5240" w:rsidP="002525DD">
             <w:pPr>
               <w:ind w:right="-874"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005968EB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Delivery details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D5240" w14:paraId="281C4DFD" w14:textId="77777777" w:rsidTr="008D5240">
         <w:trPr>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10786" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="45820590" w14:textId="7B820346" w:rsidR="008D5240" w:rsidRDefault="008D5240" w:rsidP="002C59C2">
             <w:pPr>
               <w:ind w:right="-874"/>
             </w:pPr>
             <w:r>
               <w:t>My application is for the electoral register in (tick one box only):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D5240" w14:paraId="1E3BF783" w14:textId="08E117D4" w:rsidTr="00617245">
+      <w:tr w:rsidR="00A8789D" w14:paraId="4857B9C1" w14:textId="77777777" w:rsidTr="00A8789D">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="3685" w:type="dxa"/>
+          <w:trHeight w:val="344"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3982" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="165A68"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F27872F" w14:textId="77777777" w:rsidR="00A8789D" w:rsidRPr="00A8789D" w:rsidRDefault="00A8789D" w:rsidP="00A8789D">
+            <w:pPr>
+              <w:ind w:right="26"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8789D">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Current register</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7A0352" w14:textId="77777777" w:rsidR="00A8789D" w:rsidRDefault="00A8789D" w:rsidP="002C59C2">
+            <w:pPr>
+              <w:ind w:right="-874"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="165A68"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DE342E" w14:textId="0C95F93C" w:rsidR="00A8789D" w:rsidRPr="00A8789D" w:rsidRDefault="00A8789D" w:rsidP="00A8789D">
+            <w:pPr>
+              <w:ind w:right="27"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8789D">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>First/Second/Final Notice of Alternation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="63016A4B" w14:textId="53CF34C0" w:rsidR="00A8789D" w:rsidRDefault="00A8789D" w:rsidP="002C59C2">
+            <w:pPr>
+              <w:ind w:right="-874"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00771E6E" w14:paraId="79F4FBE5" w14:textId="77777777" w:rsidTr="004B7316">
+        <w:trPr>
+          <w:trHeight w:val="344"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10786" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="123798FE" w14:textId="57B66CB5" w:rsidR="00771E6E" w:rsidRDefault="004B7316" w:rsidP="002C59C2">
+            <w:pPr>
+              <w:ind w:right="-874"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Please supply the data in (please tick one box only):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008D5240" w14:paraId="1E3BF783" w14:textId="08E117D4" w:rsidTr="00A8789D">
+        <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3982" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="165A68"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60E8B33B" w14:textId="77777777" w:rsidR="008D5240" w:rsidRPr="00617245" w:rsidRDefault="008D5240" w:rsidP="002525DD">
+          <w:p w14:paraId="60E8B33B" w14:textId="77777777" w:rsidR="008D5240" w:rsidRPr="00617245" w:rsidRDefault="008D5240" w:rsidP="00AE7DCF">
             <w:pPr>
-              <w:ind w:right="-874"/>
+              <w:ind w:right="26"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00617245">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Paper format</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="999" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A30D3D8" w14:textId="77777777" w:rsidR="008D5240" w:rsidRDefault="008D5240" w:rsidP="002525DD">
+          <w:p w14:paraId="5A30D3D8" w14:textId="7BC7EC30" w:rsidR="008D5240" w:rsidRDefault="008D5240" w:rsidP="002525DD">
             <w:pPr>
               <w:ind w:right="-874"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="165A68"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75C17130" w14:textId="223FE67C" w:rsidR="008D5240" w:rsidRDefault="008D5240" w:rsidP="008D5240">
+          <w:p w14:paraId="75C17130" w14:textId="223FE67C" w:rsidR="008D5240" w:rsidRDefault="008D5240" w:rsidP="00AE7DCF">
             <w:pPr>
-              <w:ind w:right="-874"/>
+              <w:ind w:right="27"/>
+              <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00617245">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Data format</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E5BE09B" w14:textId="77777777" w:rsidR="008D5240" w:rsidRDefault="008D5240" w:rsidP="002525DD">
+          <w:p w14:paraId="3E5BE09B" w14:textId="35A8CAE0" w:rsidR="008D5240" w:rsidRDefault="008D5240" w:rsidP="002525DD">
             <w:pPr>
               <w:ind w:right="-874"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D5240" w14:paraId="085578DB" w14:textId="77777777" w:rsidTr="00617245">
+      <w:tr w:rsidR="008D5240" w14:paraId="085578DB" w14:textId="77777777" w:rsidTr="00985BF4">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3982" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="165A68"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5E2361" w14:textId="288678C6" w:rsidR="008D5240" w:rsidRPr="00617245" w:rsidRDefault="008D5240" w:rsidP="002525DD">
+          <w:p w14:paraId="07BE04CD" w14:textId="77777777" w:rsidR="008D5240" w:rsidRDefault="008D5240" w:rsidP="00AE7DCF">
             <w:pPr>
-              <w:ind w:right="-874"/>
+              <w:ind w:right="26"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00617245">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Delivery address:</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3C5E2361" w14:textId="727291B6" w:rsidR="00F30634" w:rsidRPr="00617245" w:rsidRDefault="00F30634" w:rsidP="00AE7DCF">
+            <w:pPr>
+              <w:ind w:right="26"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>(for paper format)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8086" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="02801FED" w14:textId="0A73B54B" w:rsidR="008D5240" w:rsidRDefault="008D5240" w:rsidP="002525DD">
+          <w:p w14:paraId="02801FED" w14:textId="642D3721" w:rsidR="008D5240" w:rsidRDefault="008D5240" w:rsidP="002525DD">
             <w:pPr>
               <w:ind w:right="-874"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="520A0E0D" w14:textId="77777777" w:rsidR="00A4543D" w:rsidRPr="007139A9" w:rsidRDefault="00A4543D" w:rsidP="00573DCC">
       <w:pPr>
         <w:ind w:left="-1080" w:right="-874"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10786" w:type="dxa"/>
         <w:tblInd w:w="-1152" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1620"/>
-        <w:gridCol w:w="9166"/>
+        <w:gridCol w:w="3982"/>
+        <w:gridCol w:w="6804"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A4543D" w14:paraId="6A5B6017" w14:textId="77777777" w:rsidTr="005968EB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="165A68"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66C9E4CC" w14:textId="77777777" w:rsidR="00A4543D" w:rsidRPr="005968EB" w:rsidRDefault="00A4543D" w:rsidP="002525DD">
             <w:pPr>
               <w:ind w:right="-874"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005968EB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Contact details (in case of query)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4543D" w14:paraId="5416BA55" w14:textId="77777777" w:rsidTr="00617245">
+      <w:tr w:rsidR="00A4543D" w14:paraId="5416BA55" w14:textId="77777777" w:rsidTr="00985BF4">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="3982" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="165A68"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E824778" w14:textId="77777777" w:rsidR="00A4543D" w:rsidRPr="00617245" w:rsidRDefault="00A4543D" w:rsidP="002525DD">
+          <w:p w14:paraId="4E824778" w14:textId="77777777" w:rsidR="00A4543D" w:rsidRPr="00617245" w:rsidRDefault="00A4543D" w:rsidP="00AE7DCF">
             <w:pPr>
-              <w:ind w:right="-874"/>
+              <w:ind w:right="26"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00617245">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Telephone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9166" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76FC9CC2" w14:textId="77777777" w:rsidR="00A4543D" w:rsidRDefault="00A4543D" w:rsidP="002525DD">
+          <w:p w14:paraId="76FC9CC2" w14:textId="40A3A8B1" w:rsidR="00A4543D" w:rsidRDefault="00A4543D" w:rsidP="002525DD">
             <w:pPr>
               <w:ind w:right="-874"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4543D" w14:paraId="7B11C142" w14:textId="77777777" w:rsidTr="00617245">
+      <w:tr w:rsidR="00A4543D" w14:paraId="7B11C142" w14:textId="77777777" w:rsidTr="00985BF4">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="3982" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="165A68"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D39818D" w14:textId="77777777" w:rsidR="00A4543D" w:rsidRPr="00617245" w:rsidRDefault="00A4543D" w:rsidP="002525DD">
+          <w:p w14:paraId="6D39818D" w14:textId="77777777" w:rsidR="00A4543D" w:rsidRPr="00617245" w:rsidRDefault="00A4543D" w:rsidP="00AE7DCF">
             <w:pPr>
-              <w:ind w:right="-874"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00617245">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9166" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="522BF2E3" w14:textId="77777777" w:rsidR="00A4543D" w:rsidRDefault="00A4543D" w:rsidP="002525DD">
+          <w:p w14:paraId="522BF2E3" w14:textId="618B5BB3" w:rsidR="00A4543D" w:rsidRDefault="00A4543D" w:rsidP="002525DD">
             <w:pPr>
               <w:ind w:right="-874"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="732FF629" w14:textId="77777777" w:rsidR="00087287" w:rsidRPr="008D5240" w:rsidRDefault="00087287" w:rsidP="00573DCC">
       <w:pPr>
         <w:ind w:left="-1080" w:right="-874"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="212968DA" w14:textId="451B8B7D" w:rsidR="00E3122A" w:rsidRPr="007139A9" w:rsidRDefault="007D5CAF" w:rsidP="00141B21">
+    <w:p w14:paraId="212968DA" w14:textId="451B8B7D" w:rsidR="00E3122A" w:rsidRDefault="007D5CAF" w:rsidP="00141B21">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="-1134" w:right="-708"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This electoral register can only be supplied when you officially become a candidate.  Further information on this is contained in our </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00354DD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>guidance for candidates and agents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000767B0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53240390" w14:textId="7EE95242" w:rsidR="00AC068F" w:rsidRPr="007139A9" w:rsidRDefault="00AC068F" w:rsidP="00141B21">
-[...302 lines deleted...]
-    <w:sectPr w:rsidR="00803C0D" w:rsidRPr="008D5240" w:rsidSect="00585CC7">
+    <w:sectPr w:rsidR="00E3122A" w:rsidSect="00A85409">
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="1274" w:bottom="284" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="1274" w:bottom="709" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4EF33E25" w14:textId="77777777" w:rsidR="0051416A" w:rsidRDefault="0051416A" w:rsidP="00A85409">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="032950EE" w14:textId="77777777" w:rsidR="0051416A" w:rsidRDefault="0051416A" w:rsidP="00A85409">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F30E091" w14:textId="23574687" w:rsidR="00A85409" w:rsidRPr="00A85409" w:rsidRDefault="00A85409" w:rsidP="00A85409">
+    <w:pPr>
+      <w:spacing w:after="240"/>
+      <w:ind w:left="-1134" w:right="-708"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00A85409">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>We’re committed to making our services accessible and inclusive for everyone. If you need any reasonable adjustments due to personal circumstances, health, or accessibility needs, please let us know. Our contact details can be found above.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="41241F00" w14:textId="77777777" w:rsidR="00A85409" w:rsidRPr="00A85409" w:rsidRDefault="00A85409" w:rsidP="00A85409">
+    <w:pPr>
+      <w:ind w:left="-1134" w:right="-708"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00A85409">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>For information on how we process personal data for electoral registration or elections please visit our website</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5E190684" w14:textId="04BA5FF3" w:rsidR="00A85409" w:rsidRPr="00A85409" w:rsidRDefault="00A85409" w:rsidP="00A85409">
+    <w:pPr>
+      <w:ind w:left="-1134" w:right="-708"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00A85409">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>and search for:  Privacy notice for electoral registration and elections.</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3206B309" w14:textId="77777777" w:rsidR="0051416A" w:rsidRDefault="0051416A" w:rsidP="00A85409">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="513515D8" w14:textId="77777777" w:rsidR="0051416A" w:rsidRDefault="0051416A" w:rsidP="00A85409">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="84"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00606773"/>
     <w:rsid w:val="00005176"/>
     <w:rsid w:val="00062D4F"/>
     <w:rsid w:val="00062FE9"/>
     <w:rsid w:val="00072F0C"/>
     <w:rsid w:val="000767B0"/>
     <w:rsid w:val="00087287"/>
     <w:rsid w:val="000A4DF5"/>
     <w:rsid w:val="000D6811"/>
     <w:rsid w:val="00130312"/>
     <w:rsid w:val="00141B21"/>
     <w:rsid w:val="001E0E63"/>
     <w:rsid w:val="001E1722"/>
     <w:rsid w:val="002122AA"/>
     <w:rsid w:val="002458F1"/>
     <w:rsid w:val="002525DD"/>
     <w:rsid w:val="0027018B"/>
     <w:rsid w:val="00277F72"/>
     <w:rsid w:val="0028671D"/>
     <w:rsid w:val="002B0272"/>
     <w:rsid w:val="002B6DB9"/>
     <w:rsid w:val="002C32DE"/>
     <w:rsid w:val="002C59C2"/>
     <w:rsid w:val="002D15E9"/>
     <w:rsid w:val="002E6A7F"/>
     <w:rsid w:val="00304467"/>
     <w:rsid w:val="00344980"/>
     <w:rsid w:val="00354DD9"/>
     <w:rsid w:val="003D7753"/>
     <w:rsid w:val="003F5F3D"/>
     <w:rsid w:val="003F6F09"/>
     <w:rsid w:val="00413CCB"/>
     <w:rsid w:val="00430DBB"/>
     <w:rsid w:val="004458B8"/>
     <w:rsid w:val="00447E82"/>
     <w:rsid w:val="00475999"/>
+    <w:rsid w:val="004B7316"/>
     <w:rsid w:val="00504F11"/>
     <w:rsid w:val="005132D3"/>
+    <w:rsid w:val="0051416A"/>
     <w:rsid w:val="00515CE0"/>
     <w:rsid w:val="00524FE5"/>
     <w:rsid w:val="00544327"/>
     <w:rsid w:val="005546D4"/>
     <w:rsid w:val="00562097"/>
     <w:rsid w:val="00567255"/>
     <w:rsid w:val="00573DCC"/>
     <w:rsid w:val="00583814"/>
     <w:rsid w:val="005846E8"/>
     <w:rsid w:val="00585CC7"/>
     <w:rsid w:val="005968EB"/>
     <w:rsid w:val="005C3F67"/>
     <w:rsid w:val="005D01DE"/>
     <w:rsid w:val="005E6CCD"/>
     <w:rsid w:val="00606773"/>
     <w:rsid w:val="00617245"/>
     <w:rsid w:val="0064102E"/>
     <w:rsid w:val="00672909"/>
     <w:rsid w:val="00683019"/>
     <w:rsid w:val="006A2DA5"/>
     <w:rsid w:val="006D71ED"/>
     <w:rsid w:val="006E0F57"/>
     <w:rsid w:val="0070339E"/>
     <w:rsid w:val="0070424D"/>
     <w:rsid w:val="007139A9"/>
     <w:rsid w:val="00714961"/>
     <w:rsid w:val="00726D96"/>
     <w:rsid w:val="0074164E"/>
     <w:rsid w:val="00747F89"/>
+    <w:rsid w:val="00771E6E"/>
     <w:rsid w:val="00782733"/>
     <w:rsid w:val="007868D4"/>
     <w:rsid w:val="00791C2D"/>
     <w:rsid w:val="007B6177"/>
     <w:rsid w:val="007D5CAF"/>
     <w:rsid w:val="007E612C"/>
     <w:rsid w:val="00803C0D"/>
     <w:rsid w:val="00810432"/>
     <w:rsid w:val="00821851"/>
     <w:rsid w:val="00826283"/>
     <w:rsid w:val="008266B9"/>
     <w:rsid w:val="00854BA1"/>
     <w:rsid w:val="00861253"/>
     <w:rsid w:val="00865CE1"/>
     <w:rsid w:val="00867892"/>
     <w:rsid w:val="00874699"/>
     <w:rsid w:val="00880497"/>
     <w:rsid w:val="00897A3C"/>
     <w:rsid w:val="008A0813"/>
     <w:rsid w:val="008B127B"/>
     <w:rsid w:val="008C6DFF"/>
     <w:rsid w:val="008D5240"/>
     <w:rsid w:val="00963EC4"/>
+    <w:rsid w:val="00985BF4"/>
     <w:rsid w:val="009A383F"/>
     <w:rsid w:val="009C05AE"/>
     <w:rsid w:val="009E2D7B"/>
     <w:rsid w:val="00A03C79"/>
     <w:rsid w:val="00A16C69"/>
+    <w:rsid w:val="00A21326"/>
     <w:rsid w:val="00A4543D"/>
     <w:rsid w:val="00A77A0A"/>
+    <w:rsid w:val="00A85409"/>
+    <w:rsid w:val="00A8789D"/>
     <w:rsid w:val="00AA02CC"/>
     <w:rsid w:val="00AB66C6"/>
     <w:rsid w:val="00AC068F"/>
     <w:rsid w:val="00AD1C27"/>
+    <w:rsid w:val="00AE7DCF"/>
+    <w:rsid w:val="00B14511"/>
     <w:rsid w:val="00B43705"/>
     <w:rsid w:val="00B735CA"/>
     <w:rsid w:val="00B74BC9"/>
     <w:rsid w:val="00B77FF6"/>
     <w:rsid w:val="00B828EC"/>
     <w:rsid w:val="00B94AD7"/>
     <w:rsid w:val="00BB409E"/>
     <w:rsid w:val="00BD5854"/>
     <w:rsid w:val="00BE473B"/>
     <w:rsid w:val="00BF484D"/>
     <w:rsid w:val="00C0097A"/>
+    <w:rsid w:val="00C123BC"/>
     <w:rsid w:val="00C2086D"/>
     <w:rsid w:val="00C9706E"/>
     <w:rsid w:val="00CA5355"/>
     <w:rsid w:val="00CB2D9D"/>
     <w:rsid w:val="00CD17CB"/>
     <w:rsid w:val="00CD7B21"/>
     <w:rsid w:val="00D60B7A"/>
     <w:rsid w:val="00D62CC5"/>
     <w:rsid w:val="00D80B97"/>
     <w:rsid w:val="00D85290"/>
     <w:rsid w:val="00DA7CFE"/>
+    <w:rsid w:val="00DC3ADA"/>
     <w:rsid w:val="00DD0898"/>
     <w:rsid w:val="00DD0CBE"/>
     <w:rsid w:val="00DD2ED6"/>
     <w:rsid w:val="00DD6CFF"/>
     <w:rsid w:val="00DF6ABB"/>
     <w:rsid w:val="00E072B7"/>
     <w:rsid w:val="00E229CE"/>
     <w:rsid w:val="00E3122A"/>
     <w:rsid w:val="00E31AB7"/>
     <w:rsid w:val="00E32D20"/>
     <w:rsid w:val="00E7691D"/>
     <w:rsid w:val="00E94EFD"/>
     <w:rsid w:val="00EB1DAA"/>
     <w:rsid w:val="00ED5DA2"/>
     <w:rsid w:val="00EE0508"/>
     <w:rsid w:val="00EF1D33"/>
     <w:rsid w:val="00EF26DC"/>
     <w:rsid w:val="00F16F1F"/>
+    <w:rsid w:val="00F30634"/>
+    <w:rsid w:val="00F80731"/>
     <w:rsid w:val="00F807D3"/>
+    <w:rsid w:val="00F86690"/>
     <w:rsid w:val="00FF62AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="02B866E6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4D3ECE58-390A-4763-88AB-23D5BE81CCCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2010,67 +1906,67 @@
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00606773"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextInTables">
     <w:name w:val="TextInTables"/>
     <w:basedOn w:val="BodyText"/>
     <w:link w:val="TextInTablesChar"/>
     <w:autoRedefine/>
-    <w:rsid w:val="005968EB"/>
+    <w:rsid w:val="00C123BC"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="60" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextInTablesChar">
     <w:name w:val="TextInTables Char"/>
     <w:link w:val="TextInTables"/>
-    <w:rsid w:val="005968EB"/>
+    <w:rsid w:val="00C123BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F6F09"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="002458F1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
@@ -2154,61 +2050,111 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF62AD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EF1D33"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="00A85409"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="00A85409"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A85409"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A85409"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.electoralcommission.org.uk/i-am-a/candidate-or-agent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elections@baberghmidsuffolk.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.babergh.gov.uk/privacy-policy" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.electoralcommission.org.uk/i-am-a/voter" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.midsuffolk.gov.uk/privacy-policy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.electoralcommission.org.uk/i-am-a/voter" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.electoralcommission.org.uk/i-am-a/candidate-or-agent" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elections@baberghmidsuffolk.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.electoralcommission.org.uk/i-am-a/voter" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2478,294 +2424,274 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="42db2267-da8a-4033-a749-d2c129898989" ContentTypeId="0x010100C9ADBE5EDAD5E947B0458271EF26F4F312" PreviousValue="true"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="75304046-ffad-4f70-9f4b-bbc776f1b690" xsi:nil="true"/>
+    <SenttoFInance xmlns="40066f08-1333-4851-b71d-96b490feee3d">false</SenttoFInance>
+    <_Flow_SignoffStatus xmlns="40066f08-1333-4851-b71d-96b490feee3d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="40066f08-1333-4851-b71d-96b490feee3d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="b325c91e-3afb-42d6-a9c6-dcf2229be383">
+      <UserInfo>
+        <DisplayName>Patrick Richardson-Todd</DisplayName>
+        <AccountId>59</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>David Connors</DisplayName>
+        <AccountId>122</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Guidance (EA)" ma:contentTypeID="0x010100C9ADBE5EDAD5E947B0458271EF26F4F31200FE37DB52ACB97D4BAF431AA03270AEB700B787114CD77425479D3933963D191A7A" ma:contentTypeVersion="99" ma:contentTypeDescription="For all EA Guidance" ma:contentTypeScope="" ma:versionID="27853e2d1d124eac83a8b833d21f5f0b">
-[...3 lines deleted...]
-    <xsd:import namespace="d091c58a-92a6-4874-9249-ff899a5e6e67"/>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties">
+  <LongProp xmlns="" name="TaxCatchAll"><![CDATA[696;#Candidate and Agent|2bdd1eb5-a55b-47e2-afb2-f95df0e30b90;#687;#UK Wide|35497391-78cd-4432-a919-8eedf1a8689e;#2762;#Generic Guidance|6e6c7a2d-5a21-4c77-aff2-a35e1531f6a6;#126;#PCC elections|7c5b499c-7450-4343-b275-2f8e7ac9cb9a;#682;#Supporting Resource|046fdab6-b44b-4f3d-aa13-e1a7611ba2d0;#41;#2012|bf28c5da-bc60-4a70-b626-6ad1ab692400;#3;#UK wide|6834a7d2-fb91-47b3-99a3-3181df52306f;#2;#All staff|1a1e0e6e-8d96-4235-ac5f-9f1dcc3600b0;#1;#Official|77462fb2-11a1-4cd5-8628-4e6081b9477e;#684;#RO|9ab7a96e-a7bd-4c42-99d8-e2b2fe25086a]]></LongProp>
+</LongProperties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010088D3D5D6EBB8B84B9C03177DC24CD707" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ca46cf7f12408f2cfb72ef7702db913b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="40066f08-1333-4851-b71d-96b490feee3d" xmlns:ns3="b325c91e-3afb-42d6-a9c6-dcf2229be383" xmlns:ns4="75304046-ffad-4f70-9f4b-bbc776f1b690" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d40703e32196293198cf7e0aea9a8b45" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="40066f08-1333-4851-b71d-96b490feee3d"/>
+    <xsd:import namespace="b325c91e-3afb-42d6-a9c6-dcf2229be383"/>
+    <xsd:import namespace="75304046-ffad-4f70-9f4b-bbc776f1b690"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Language_x0020__x0028_EA_x0029_"/>
-[...19 lines deleted...]
-                <xsd:element ref="ns3:Retention" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:SenttoFInance"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c0973202-7c92-449b-a95a-8ec26691ea65" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="40066f08-1333-4851-b71d-96b490feee3d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Language_x0020__x0028_EA_x0029_" ma:index="6" ma:displayName="Language (EA)" ma:default="English" ma:format="Dropdown" ma:internalName="Language_x0020__x0028_EA_x0029_" ma:readOnly="false">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...1 lines deleted...]
-          <xsd:enumeration value="Welsh"/>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="nc1286104a3a4088847700fe2f03ac10" ma:index="28" ma:taxonomy="true" ma:internalName="nc1286104a3a4088847700fe2f03ac10" ma:taxonomyFieldName="Audience_x0020__x0028_EA_x0029_" ma:displayName="Audience (EA)" ma:readOnly="false" ma:default="" ma:fieldId="{7c128610-4a3a-4088-8477-00fe2f03ac10}" ma:taxonomyMulti="true" ma:sspId="42db2267-da8a-4033-a749-d2c129898989" ma:termSetId="22883ab1-20fa-409f-82a0-6cdff8d70e8a" ma:anchorId="5d5bd0c3-7875-465b-aaa0-f3c8899b7cc0" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a06bf4c4-4eb2-40f1-bc0e-6b8189d6fc30" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="p66823bc255a48c5b1111b08c7c3cd3f" ma:index="32" ma:taxonomy="true" ma:internalName="p66823bc255a48c5b1111b08c7c3cd3f" ma:taxonomyFieldName="Event_x0020__x0028_EA_x0029_" ma:displayName="Event (EA)" ma:readOnly="false" ma:default="" ma:fieldId="{966823bc-255a-48c5-b111-1b08c7c3cd3f}" ma:taxonomyMulti="true" ma:sspId="42db2267-da8a-4033-a749-d2c129898989" ma:termSetId="22883ab1-20fa-409f-82a0-6cdff8d70e8a" ma:anchorId="048ff262-93eb-4a22-8161-7af91aebadd7" ma:open="false" ma:isKeyword="false">
-[...4 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="je831b0ab68147b593f643c3e92cd3da" ma:index="34" ma:taxonomy="true" ma:internalName="je831b0ab68147b593f643c3e92cd3da" ma:taxonomyFieldName="Area_x0020__x0028_EA_x0029_" ma:displayName="Area (EA)" ma:readOnly="false" ma:fieldId="{3e831b0a-b681-47b5-93f6-43c3e92cd3da}" ma:taxonomyMulti="true" ma:sspId="42db2267-da8a-4033-a749-d2c129898989" ma:termSetId="22883ab1-20fa-409f-82a0-6cdff8d70e8a" ma:anchorId="b01feb59-ce96-4bd5-a292-147479242a05" ma:open="false" ma:isKeyword="false">
-[...4 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="SenttoFInance" ma:index="24" ma:displayName="Sent to FInance" ma:default="0" ma:format="Dropdown" ma:internalName="SenttoFInance">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="l31485a79714489ba1e137a3446044a9" ma:index="36" ma:taxonomy="true" ma:internalName="l31485a79714489ba1e137a3446044a9" ma:taxonomyFieldName="Guidance_x0020_type_x0020__x0028_EA_x0029_" ma:displayName="Guidance type (EA)" ma:indexed="true" ma:readOnly="false" ma:default="" ma:fieldId="{531485a7-9714-489b-a1e1-37a3446044a9}" ma:sspId="42db2267-da8a-4033-a749-d2c129898989" ma:termSetId="22883ab1-20fa-409f-82a0-6cdff8d70e8a" ma:anchorId="5db1a8b8-4c6c-44c9-aa98-67114c5e6289" ma:open="true" ma:isKeyword="false">
-[...4 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="26" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="27" nillable="true" ma:displayName="Sign-off status" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0b644c8d-8442-43d3-b70d-a766ab8538c3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b325c91e-3afb-42d6-a9c6-dcf2229be383" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Owner" ma:index="7" nillable="true" ma:displayName="Owner" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Owner" ma:readOnly="false" ma:showField="ImnName">
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="false">
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Boolean"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ArticleName" ma:index="11" nillable="true" ma:displayName="Name" ma:hidden="true" ma:internalName="ArticleName" ma:readOnly="false">
-[...11 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:description="" ma:hidden="true" ma:list="{6708adcd-333c-40a9-a727-e91b23fef4c3}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="c0973202-7c92-449b-a95a-8ec26691ea65">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="75304046-ffad-4f70-9f4b-bbc776f1b690" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{34417fcd-a742-4044-b118-80f1f1c0ca78}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b325c91e-3afb-42d6-a9c6-dcf2229be383">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...87 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="16" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -2810,326 +2736,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...179 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5964883E-580E-43F3-8FAB-B05CD4FF79D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51ADFCE6-73FA-4B49-874E-7FFD198F9743}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="75304046-ffad-4f70-9f4b-bbc776f1b690"/>
+    <ds:schemaRef ds:uri="40066f08-1333-4851-b71d-96b490feee3d"/>
+    <ds:schemaRef ds:uri="b325c91e-3afb-42d6-a9c6-dcf2229be383"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1253E7E2-7AC3-46FD-AE90-703012CF4F4B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3535ACFD-8482-4C4A-A0AF-42510215FFBA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri=""/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E26F1F95-0E6D-4D2A-89C7-B2183ACCEF76}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4E07115-B964-42B3-8CA2-C8635A257B24}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="c0973202-7c92-449b-a95a-8ec26691ea65"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="d091c58a-92a6-4874-9249-ff899a5e6e67"/>
+    <ds:schemaRef ds:uri="40066f08-1333-4851-b71d-96b490feee3d"/>
+    <ds:schemaRef ds:uri="b325c91e-3afb-42d6-a9c6-dcf2229be383"/>
+    <ds:schemaRef ds:uri="75304046-ffad-4f70-9f4b-bbc776f1b690"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...35 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>513</Words>
-  <Characters>2925</Characters>
+  <Words>373</Words>
+  <Characters>1863</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PCC Register request form - generic</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3432</CharactersWithSpaces>
+  <CharactersWithSpaces>2212</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>2818093</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.electoralcommission.org.uk/i-am-a/voter</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>262153</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -3203,51 +2932,51 @@
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PCC Register request form - generic</dc:title>
   <dc:subject/>
   <dc:creator>Administrator</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C9ADBE5EDAD5E947B0458271EF26F4F31200FE37DB52ACB97D4BAF431AA03270AEB700B787114CD77425479D3933963D191A7A</vt:lpwstr>
+    <vt:lpwstr>0x01010088D3D5D6EBB8B84B9C03177DC24CD707</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>389e5814-f2da-404c-b550-30644fb8b5b8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Audience1">
     <vt:lpwstr>2;#All staff|1a1e0e6e-8d96-4235-ac5f-9f1dcc3600b0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Countries">
     <vt:lpwstr>3;#UK wide|6834a7d2-fb91-47b3-99a3-3181df52306f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ECSubject">
     <vt:lpwstr>126;#PCC elections|7c5b499c-7450-4343-b275-2f8e7ac9cb9a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Calendar Year">
     <vt:lpwstr>1898;#2018|26ca1e8c-16e7-413b-b05d-61c89da0dc68</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ProtectiveMarking">
     <vt:lpwstr>Not protectively marked</vt:lpwstr>
   </property>
@@ -3328,27 +3057,42 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Event (EA)">
     <vt:lpwstr>2762;#Generic Guidance|6e6c7a2d-5a21-4c77-aff2-a35e1531f6a6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Audience (EA)">
     <vt:lpwstr>696;#Candidate and Agent|2bdd1eb5-a55b-47e2-afb2-f95df0e30b90;#684;#RO|9ab7a96e-a7bd-4c42-99d8-e2b2fe25086a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Area (EA)">
     <vt:lpwstr>687;#UK Wide|35497391-78cd-4432-a919-8eedf1a8689e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Lizzie Tovey</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>Lizzie Tovey</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="PPM Name">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="PPM Stage">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Financial year">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="_activity">
+    <vt:lpwstr>{"FileActivityType":"9","FileActivityTimeStamp":"2024-02-29T17:59:20.710Z","FileActivityUsersOnPage":[{"DisplayName":"Patrick Richardson-Todd","Id":"patrick.richardson-todd@baberghmidsuffolk.gov.uk"},{"DisplayName":"David Connors","Id":"david.connors@baberghmidsuffolk.gov.uk"},{"DisplayName":"Patrick Richardson-Todd","Id":"patrick.richardson-todd@baberghmidsuffolk.gov.uk"}],"FileActivityNavigationId":null}</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>